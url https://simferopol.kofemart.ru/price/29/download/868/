--- v0 (2026-05-27)
+++ v1 (2026-07-17)
@@ -42,51 +42,51 @@
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://simferopol.kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-27 15:55:10</t>
+    <t>Актуальность прайса на: 2026-07-17 10:52:32</t>
   </si>
   <si>
     <t>Расходники для кофеен</t>
   </si>
   <si>
     <t>Бумажные стаканчики для кофе</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
@@ -9286,51 +9286,51 @@
       <c r="F119" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G119" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="12"/>
       <c r="C120" s="14"/>
       <c r="E120" s="7"/>
       <c r="G120" s="7"/>
     </row>
     <row r="121" spans="1:7" customHeight="1" ht="80">
       <c r="A121" s="13" t="s">
         <v>285</v>
       </c>
       <c r="B121" s="6"/>
       <c r="C121" s="16" t="s">
         <v>286</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>287</v>
       </c>
       <c r="E121" s="9">
-        <v>9.9</v>
+        <v>10.5</v>
       </c>
       <c r="F121" s="6"/>
       <c r="G121" s="9">
         <f>E121*F121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:7" customHeight="1" ht="80">
       <c r="A122" s="13" t="s">
         <v>288</v>
       </c>
       <c r="B122" s="6"/>
       <c r="C122" s="16" t="s">
         <v>289</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>290</v>
       </c>
       <c r="E122" s="9">
         <v>2.34</v>
       </c>
       <c r="F122" s="6"/>
       <c r="G122" s="9">
         <f>E122*F122</f>
         <v>0</v>